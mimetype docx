--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -988,55 +988,63 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 智慧建材</w:t>
       </w:r>
       <w:r w:rsidR="00CB7068" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>指標</w:t>
       </w:r>
       <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>說明文件</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>（如</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>如</w:t>
       </w:r>
       <w:r w:rsidR="00712F1E" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>開放介面、</w:t>
       </w:r>
       <w:r w:rsidR="002442EA" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>感知能力</w:t>
       </w:r>
       <w:r w:rsidR="002442EA" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
@@ -1048,52 +1056,61 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>判斷能力、執</w:t>
       </w:r>
       <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>行能力、回饋能力、</w:t>
       </w:r>
       <w:r w:rsidR="002442EA" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自預警能力、自修復能力或創新能力</w:t>
       </w:r>
       <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>等）</w:t>
-      </w:r>
+        <w:t>等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00946B25" w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003908C6" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC3DC6C" w14:textId="0296D7DF" w:rsidR="00CB7068" w:rsidRPr="00677B2C" w:rsidRDefault="00CB7068" w:rsidP="00086030">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="1555" w:right="685" w:hanging="749"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2204,51 +2221,65 @@
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B53936" w14:textId="2794C145" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="00712F1E" w:rsidP="00306956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="10" w:right="84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>新規申請案</w:t>
+              <w:t>新</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>規</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>申請案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="136098E6" w14:textId="7C6F45A9" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="007761DB" w:rsidP="00E575F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="440"/>
               </w:tabs>
               <w:spacing w:before="53"/>
               <w:ind w:left="439"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2501,52 +2532,57 @@
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="246216F7" w14:textId="77777777" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="00946B25" w:rsidP="00086030">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="440"/>
                 <w:tab w:val="left" w:pos="5499"/>
               </w:tabs>
               <w:spacing w:before="55"/>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:t>無需換發證書</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00677B2C">
-              <w:t>（原因</w:t>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:t>原因</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00677B2C" w:rsidRPr="00677B2C" w14:paraId="084EDBDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2579,55 +2615,63 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="440"/>
                 <w:tab w:val="left" w:pos="1869"/>
                 <w:tab w:val="left" w:pos="5499"/>
               </w:tabs>
               <w:spacing w:before="53"/>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:t>其</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>它</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>（原因</w:t>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>原因</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00677B2C" w:rsidRPr="00677B2C" w14:paraId="58EC9421" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3312,64 +3356,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A711330" w14:textId="77777777" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="007761DB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C1F40D7" w14:textId="1051E9D3" w:rsidR="00712F1E" w:rsidRPr="00677B2C" w:rsidRDefault="00946B25">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="386" w:lineRule="auto"/>
         <w:ind w:left="240" w:right="658" w:firstLine="479"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>本申請人切結保證經貴會評鑑符合智慧建材</w:t>
+        <w:t>本申請人切結</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>保證經貴會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>評鑑符合智慧建材</w:t>
       </w:r>
       <w:r w:rsidR="00304953" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>標章</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>認證之產品，必採各項品質管</w:t>
+        <w:t>認證之產品，必</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>各項品質管</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>理措施以確保所同意認證之產品，於生產時與評鑑認證時之原型式一致。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF9D2BA" w14:textId="6BA74C19" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="00946B25" w:rsidP="00712F1E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="386" w:lineRule="auto"/>
         <w:ind w:left="240" w:right="658" w:hanging="30"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>產品資料如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511635E9" w14:textId="77777777" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="007761DB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
@@ -3530,51 +3602,65 @@
       </w:r>
       <w:r w:rsidR="00304953" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>標章</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>認證標誌者，除同意依智慧建材</w:t>
       </w:r>
       <w:r w:rsidR="00304953" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>標章</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>評鑑認證管理辦法核處外；本申請人願意擔負起所有相關法律責任。</w:t>
+        <w:t>評鑑認證管理辦法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>核處外</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>；本申請人願意擔負起所有相關法律責任。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7643E8" w14:textId="77777777" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="007761DB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03180456" w14:textId="77777777" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="00946B25">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6AFDD4" w14:textId="77777777" w:rsidR="007761DB" w:rsidRPr="00677B2C" w:rsidRDefault="007761DB">
       <w:pPr>
@@ -4009,50 +4095,106 @@
               <w:t>產品中文名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8205" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42B76D73" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="005A0B34" w:rsidRPr="000F01F7" w14:paraId="4656E5DD" w14:textId="77777777" w:rsidTr="007C4AEC">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3101ED20" w14:textId="5B93D115" w:rsidR="005A0B34" w:rsidRPr="000F01F7" w:rsidRDefault="005A0B34" w:rsidP="005A0B34">
+            <w:pPr>
+              <w:spacing w:before="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>產品內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8205" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F2B001" w14:textId="77777777" w:rsidR="005A0B34" w:rsidRPr="000F01F7" w:rsidRDefault="005A0B34" w:rsidP="005A0B34">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00494E05" w:rsidRPr="000F01F7" w14:paraId="57946A8C" w14:textId="77777777" w:rsidTr="007C4AEC">
         <w:trPr>
           <w:trHeight w:val="507"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1DFB8A" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:spacing w:before="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F01F7">
@@ -4736,59 +4878,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F1F0D8F" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>基本資安</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45582128" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4831,51 +4975,73 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資通安全管理法</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="600AFE3E" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>弱點掃描檢測結果須無中度及高度風險，方可列為合格。</w:t>
+              <w:t>弱點掃描檢測</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>結果須無中度</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及高度風險，方可列為合格。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C86725" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5015,59 +5181,71 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B118E57" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>免資安驗證（需說明隔離設計）</w:t>
+              <w:t>免資安</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>驗證（需說明隔離設計）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8E879B" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5258,52 +5436,64 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C54FCE9" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>無第三方報告，但自行實施資安設計</w:t>
-            </w:r>
+              <w:t>無第三方報告，但自行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>實施資安設計</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53774731" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:pStyle w:val="Web"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="58"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
@@ -5338,51 +5528,71 @@
               <w:t>自行風險評估表、滲透測試報告、自建檢測報告等</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0356FFCC" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="00494E05">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="144" w:right="129" w:hanging="144"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>具實質資安控管機制但無外部證明</w:t>
+              <w:t>具</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>實質資安控</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>管機制但無外部證明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B9FD4E1" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5540,85 +5750,129 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57FB93AC" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>具備「第三方單位」資安驗測報告</w:t>
+              <w:t>具備「第三方單位」</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資安驗測</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>報告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="695D0BBE" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>國家資通安全研究所評鑑資安服務合格之廠商</w:t>
+              <w:t>國家資通安全研究所</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>評鑑資安服務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00375123">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>合格之廠商</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31986532" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="00375123" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:left="20" w:right="129"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375123">
@@ -7988,58 +8242,69 @@
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F01F7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>產品碳足跡與</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="697444A0" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:spacing w:line="223" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000F01F7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>減碳潛力自我揭露</w:t>
+              <w:t>減碳潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F01F7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>自我揭露</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C79AA5C" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:spacing w:line="223" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F01F7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(附件十五)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8205,273 +8470,427 @@
             <w:tcW w:w="2517" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0658DA1F" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:spacing w:line="223" w:lineRule="auto"/>
               <w:ind w:left="-5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F01F7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>資料流、介面截圖</w:t>
-            </w:r>
+              <w:t>資料流、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F01F7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>介面截圖</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19B498AD" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00494E05" w:rsidRPr="000F01F7" w14:paraId="7F8818A1" w14:textId="77777777" w:rsidTr="007C4AEC">
+      <w:tr w:rsidR="00494E05" w:rsidRPr="000F01F7" w14:paraId="7F8818A1" w14:textId="77777777" w:rsidTr="00346743">
+        <w:trPr>
+          <w:trHeight w:val="1539"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="222EF3EF" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
+            <w:pPr>
+              <w:spacing w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="-5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F01F7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>影片、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F01F7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>資安機制</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F01F7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7508" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E50DF01" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346743" w:rsidRPr="000F01F7" w14:paraId="04F037E9" w14:textId="77777777" w:rsidTr="007C4AEC">
         <w:trPr>
           <w:trHeight w:val="1539"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222EF3EF" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
+          <w:p w14:paraId="51FEE373" w14:textId="77777777" w:rsidR="00346743" w:rsidRPr="00346743" w:rsidRDefault="00346743" w:rsidP="00346743">
             <w:pPr>
               <w:spacing w:line="223" w:lineRule="auto"/>
               <w:ind w:left="-5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F01F7">
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346743">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>影片、資安機制文件</w:t>
+              <w:t>產品應用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346743">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>實績</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5680FA17" w14:textId="3A6888DF" w:rsidR="00346743" w:rsidRPr="000F01F7" w:rsidRDefault="00346743" w:rsidP="00346743">
+            <w:pPr>
+              <w:spacing w:line="223" w:lineRule="auto"/>
+              <w:ind w:left="-5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346743">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E50DF01" w14:textId="77777777" w:rsidR="00494E05" w:rsidRPr="000F01F7" w:rsidRDefault="00494E05" w:rsidP="007C4AEC">
+          <w:p w14:paraId="2D071CFF" w14:textId="77777777" w:rsidR="00346743" w:rsidRPr="000F01F7" w:rsidRDefault="00346743" w:rsidP="00346743">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CAB6512" w14:textId="1E26BD7F" w:rsidR="006F6FE0" w:rsidRPr="00677B2C" w:rsidRDefault="006F6FE0" w:rsidP="004750A3">
+    <w:p w14:paraId="6CAB6512" w14:textId="3F4E3582" w:rsidR="00346743" w:rsidRDefault="00346743" w:rsidP="004750A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1488"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B9B6AB8" w14:textId="18898085" w:rsidR="00587597" w:rsidRPr="00677B2C" w:rsidRDefault="00587597" w:rsidP="00587597">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="100" w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk203949242"/>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>一、計分方式</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="2C554FE7" w14:textId="7B7FBE75" w:rsidR="004233D8" w:rsidRPr="00677B2C" w:rsidRDefault="004233D8" w:rsidP="004233D8">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>純軟體平台類產品申請智慧建材標章依純軟體平台類產品智慧建材評估表規定評分。資訊安全證明及開放介面為基本項目必須通過，功能評估項目共5項依達成度給予配分，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00970355" w:rsidRPr="00677B2C">
+        <w:t>純軟體平台類產品申請智慧建材</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>加總分數</w:t>
-      </w:r>
+        <w:t>標章依純</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>達</w:t>
+        <w:t>軟體平台類產品智慧建材評估表規定評分。資訊安全證明及開放介面為基本項目必須通過，功能評估項目共5項依達成度給予配分，</w:t>
       </w:r>
       <w:r w:rsidR="00970355" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:t>加總分數</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>達</w:t>
+      </w:r>
+      <w:r w:rsidR="00970355" w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>60分</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>即可通過，獲得智慧建材標章認證。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCCE2BA" w14:textId="7F1EB1B9" w:rsidR="00587597" w:rsidRPr="00677B2C" w:rsidRDefault="00CE6265" w:rsidP="00CE6265">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD528B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>純軟體平台</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD528B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>類智慧建材總評分表及範例</w:t>
+        <w:t>類智慧建材</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD528B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>總評分表及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD528B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>範例</w:t>
       </w:r>
       <w:r w:rsidR="00587597" w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9934" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="992"/>
@@ -8649,52 +9068,62 @@
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63C7B394" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>範例一</w:t>
-            </w:r>
+              <w:t>範例</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD528B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F41180B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
@@ -8887,52 +9316,62 @@
               <w:t>7分</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EC7900" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Lv.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>無第三方報告，但自行實施資安設計</w:t>
-            </w:r>
+              <w:t>無第三方報告，但自行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD528B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>實施資安設計</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FEAF0B4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
@@ -9713,97 +10152,133 @@
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>10分</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A611012" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:ind w:leftChars="-47" w:left="-103"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>(利用用電紀錄預測尖峰負載時間)</w:t>
+              <w:t>(利用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD528B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD528B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>電紀錄預測尖峰負載時間)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B2400E" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>10分</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="795037CB" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>(利用用電紀錄預測尖峰負載時間)</w:t>
+              <w:t>(利用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD528B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD528B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>電紀錄預測尖峰負載時間)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000DB1" w:rsidRPr="00AD528B" w14:paraId="6927248C" w14:textId="77777777" w:rsidTr="00000DB1">
         <w:trPr>
           <w:trHeight w:val="382"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B1964EC" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AD528B" w:rsidRDefault="00000DB1" w:rsidP="007C4AEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -10720,135 +11195,245 @@
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD528B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>■不通過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78C70560" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00677B2C" w:rsidRDefault="00000DB1" w:rsidP="00287F46">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="490" w:hangingChars="204" w:hanging="490"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:sectPr w:rsidR="00000DB1" w:rsidRPr="00677B2C" w:rsidSect="007657D5">
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1400" w:right="902" w:bottom="1599" w:left="902" w:header="885" w:footer="1400" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50179EB5" w14:textId="4CF99964" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:right="62"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>產品碳足跡與減碳潛力自我揭露填報說明</w:t>
+        <w:t>產品碳足跡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>與減碳潛力</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>自我揭露填報說明</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35305554" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:right="62"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一、設置目的</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A464D9C" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>因應全球淨零碳排與永續政策推動，智慧建材應逐步導入產品碳排相關評估機制。本建議草案擬定初 期採『自我揭露』模式，鼓勵申請智慧建材標章產品提供碳足跡與減碳潛力資料，作為未來制度演進 與碳管理標準建立的基礎。</w:t>
+        <w:t>因應全球</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>淨零碳排</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>與永續政策推動，智慧建材應逐步導入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>產品碳排相關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>評估機制。本建議草案擬定初 期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>『自我揭露』模式，鼓勵申請智慧建材標章產品提供碳足跡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>與減碳潛力</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>資料，作為未來制度演進 與碳管理標準建立的基礎。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161C2833" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10857,51 +11442,73 @@
         <w:t>二、評估項目名稱</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513EEDCA" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="490" w:hangingChars="204" w:hanging="490"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>產品碳足跡與減碳潛力自我揭露 （初期不列入強制評分）</w:t>
+        <w:t>產品碳足跡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>與減碳潛力</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>自我揭露 （初期不列入強制評分）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7635403C" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="490" w:hangingChars="204" w:hanging="490"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -10934,99 +11541,143 @@
         </w:rPr>
         <w:t>1.適用所有申請智慧建材標章之產品類型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17150902" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.採自我揭露形式，填報內容可為估算值或附參考依據。 </w:t>
-[...6 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.初期建議填報，非強制；未填報者不影響總體得分。 </w:t>
+        <w:t xml:space="preserve">自我揭露形式，填報內容可為估算值或附參考依據。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A89727A" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
+    <w:p w14:paraId="1D07425C" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>4.數據將用於未來碳基準庫建立與制度升級依據。</w:t>
+        <w:t xml:space="preserve">3.初期建議填報，非強制；未填報者不影響總體得分。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A89727A" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>4.數據將用於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>未來碳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>基準庫建立與制度升級依據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F98EDB" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11200,53 +11851,65 @@
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5DA500" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>產品製造階段碳足跡（</w:t>
+              <w:t>產品製造階段碳足跡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>kgCO</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>₂</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
@@ -11337,82 +12000,116 @@
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62DAFFB2" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>2. 使用階段減碳效果</w:t>
-            </w:r>
+              <w:t>2. 使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>階段減碳效果</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06904515" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>使用階段減碳潛力（預估值）</w:t>
+              <w:t>使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>階段減碳潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>（預估值）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B6DBF1" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -11429,51 +12126,73 @@
           <w:tcPr>
             <w:tcW w:w="2588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D2097EC" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>如：年減碳120kgCO</w:t>
+              <w:t>如：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>年減碳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>120kgCO</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>₂</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>e；說明替代效益或節能率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -11653,71 +12372,115 @@
         <w:lastRenderedPageBreak/>
         <w:t>智慧建材標章-碳排放資訊揭露填報範例</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E61646" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>本範例提供申請智慧建材標章之產品，在申報『產品碳足跡與減碳潛力』欄位時填寫參考，內容</w:t>
+        <w:t>本範例提供申請智慧建材標章之產品，在申報『產品碳足跡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>與減碳潛力</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>』欄位時填寫參考，內容</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>請</w:t>
       </w:r>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>依實際情況調整，並建議提供來源說明或估算依據。初期採自我揭露，不列為強制。</w:t>
+        <w:t>依實際情況調整，並建議提供來源說明或估算依據。初期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>自我揭露，不列為強制。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F1624F" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="00970355">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -11882,59 +12645,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>申請單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DE4CDA3" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>綠築科技股份有限公司</w:t>
+              <w:t>綠築科技</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>股份有限公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00677B2C" w:rsidRPr="00677B2C" w14:paraId="56798D7F" w14:textId="77777777" w:rsidTr="007E7B73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D6E4235" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -11983,92 +12758,126 @@
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:beforeLines="100" w:before="240" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="482" w:hanging="482"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>碳排放與減碳效益資訊</w:t>
+        <w:t>碳排放</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>與減碳效益</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00677B2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>資訊</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7230"/>
       </w:tblGrid>
       <w:tr w:rsidR="00677B2C" w:rsidRPr="00677B2C" w14:paraId="152215BB" w14:textId="77777777" w:rsidTr="007E7B73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06E3B86D" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>產品製造階段碳足跡（</w:t>
+              <w:t>產品製造階段碳足跡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>kgCO</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>₂</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
@@ -12159,90 +12968,134 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A860B4" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>使用階段減碳潛力（預估值）</w:t>
+              <w:t>使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>階段減碳潛力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>（預估值）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7192B4F3" w14:textId="77777777" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="00970355" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">約每年減碳140 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>約</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
+              <w:t>每年減碳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>kgCO</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>₂</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
@@ -12280,91 +13133,147 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="738FE849" w14:textId="2BAD557A" w:rsidR="00970355" w:rsidRPr="00677B2C" w:rsidRDefault="003A4F6C" w:rsidP="007E7B73">
             <w:pPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:beforeLines="50" w:before="120" w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>根據內部估算：裝置自動辨識出入後關閉空調照明系統，以台北辦公室15間門禁應用情境為基礎，每日節電約0.6度、年省電約220度，以</w:t>
+              <w:t>根據內部估算：裝置自動辨識出入後關閉空調照明系統，以台北辦公室15間門禁應用情境為基礎，每日節電約0.6度、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>年省電</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>約220度，以</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>2024年</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>台電碳排係數0.</w:t>
+              <w:t>台電碳排係數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>0.</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>474</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">估算年減碳104.3  </w:t>
+              <w:t>估算</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>年減碳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00677B2C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">104.3  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>kgCO</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>₂</w:t>
             </w:r>
             <w:r w:rsidRPr="00677B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -12435,58 +13344,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00677B2C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>以上數據為申請單位依據現行產品設計與使用情境自行評估與填報，並承諾數據為近期合理推估結果。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A93C3C" w:rsidRPr="00677B2C" w:rsidSect="007657D5">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1400" w:right="902" w:bottom="1599" w:left="902" w:header="885" w:footer="1400" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B18935" w14:textId="77777777" w:rsidR="00A85AAA" w:rsidRDefault="00A85AAA">
+    <w:p w14:paraId="69AA58AE" w14:textId="77777777" w:rsidR="00BF37CD" w:rsidRDefault="00BF37CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="087FD568" w14:textId="77777777" w:rsidR="00A85AAA" w:rsidRDefault="00A85AAA">
+    <w:p w14:paraId="21A1EF30" w14:textId="77777777" w:rsidR="00BF37CD" w:rsidRDefault="00BF37CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -15700,58 +16609,58 @@
                       <w:t>社團法人台灣智慧建築協</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>會</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="759872BD" w14:textId="77777777" w:rsidR="00A85AAA" w:rsidRDefault="00A85AAA">
+    <w:p w14:paraId="0423C908" w14:textId="77777777" w:rsidR="00BF37CD" w:rsidRDefault="00BF37CD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3250DC" w14:textId="77777777" w:rsidR="00A85AAA" w:rsidRDefault="00A85AAA">
+    <w:p w14:paraId="23CC6920" w14:textId="77777777" w:rsidR="00BF37CD" w:rsidRDefault="00BF37CD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="125EDA5A" w14:textId="71DD133B" w:rsidR="007761DB" w:rsidRDefault="00663A47">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D227B6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486271488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D9F8FEF" wp14:editId="001B5795">
           <wp:simplePos x="0" y="0"/>
@@ -20089,54 +20998,54 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1082996155">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="624430638">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1881823097">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="127433472">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="602154405">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="787167783">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -20157,59 +21066,61 @@
     <w:rsid w:val="00024BFE"/>
     <w:rsid w:val="00024E1F"/>
     <w:rsid w:val="00031AE5"/>
     <w:rsid w:val="000364E2"/>
     <w:rsid w:val="00037356"/>
     <w:rsid w:val="00042F21"/>
     <w:rsid w:val="00046643"/>
     <w:rsid w:val="00047C2D"/>
     <w:rsid w:val="000533FE"/>
     <w:rsid w:val="000548C6"/>
     <w:rsid w:val="00060262"/>
     <w:rsid w:val="000724D1"/>
     <w:rsid w:val="00084D54"/>
     <w:rsid w:val="00086030"/>
     <w:rsid w:val="0009474D"/>
     <w:rsid w:val="00097D0E"/>
     <w:rsid w:val="000B02A6"/>
     <w:rsid w:val="000B5D87"/>
     <w:rsid w:val="000C2651"/>
     <w:rsid w:val="000D0DE4"/>
     <w:rsid w:val="000D7224"/>
     <w:rsid w:val="000F116B"/>
     <w:rsid w:val="000F4CFD"/>
     <w:rsid w:val="000F547F"/>
     <w:rsid w:val="000F595A"/>
+    <w:rsid w:val="000F5D34"/>
     <w:rsid w:val="0010565B"/>
     <w:rsid w:val="00107C7A"/>
     <w:rsid w:val="001115E3"/>
     <w:rsid w:val="001123A1"/>
     <w:rsid w:val="00114C88"/>
     <w:rsid w:val="00117DC3"/>
     <w:rsid w:val="00120A39"/>
     <w:rsid w:val="00120A8E"/>
     <w:rsid w:val="00122086"/>
+    <w:rsid w:val="00124AAA"/>
     <w:rsid w:val="00125613"/>
     <w:rsid w:val="00131794"/>
     <w:rsid w:val="00144295"/>
     <w:rsid w:val="001449ED"/>
     <w:rsid w:val="00144ECB"/>
     <w:rsid w:val="00147D2C"/>
     <w:rsid w:val="001535E0"/>
     <w:rsid w:val="00156C11"/>
     <w:rsid w:val="00156C97"/>
     <w:rsid w:val="00157E87"/>
     <w:rsid w:val="001721DC"/>
     <w:rsid w:val="001755B2"/>
     <w:rsid w:val="001760D7"/>
     <w:rsid w:val="00176998"/>
     <w:rsid w:val="00177352"/>
     <w:rsid w:val="001775F2"/>
     <w:rsid w:val="00177A22"/>
     <w:rsid w:val="00190249"/>
     <w:rsid w:val="001917AF"/>
     <w:rsid w:val="001A003E"/>
     <w:rsid w:val="001A475C"/>
     <w:rsid w:val="001A635F"/>
     <w:rsid w:val="001B05D0"/>
     <w:rsid w:val="001B2575"/>
     <w:rsid w:val="001C14E8"/>
@@ -20224,74 +21135,77 @@
     <w:rsid w:val="0020717A"/>
     <w:rsid w:val="00207CD3"/>
     <w:rsid w:val="00210190"/>
     <w:rsid w:val="002243ED"/>
     <w:rsid w:val="002276F8"/>
     <w:rsid w:val="00227764"/>
     <w:rsid w:val="00231997"/>
     <w:rsid w:val="00231AB3"/>
     <w:rsid w:val="00235112"/>
     <w:rsid w:val="00235859"/>
     <w:rsid w:val="002442EA"/>
     <w:rsid w:val="00245D04"/>
     <w:rsid w:val="00255459"/>
     <w:rsid w:val="002618ED"/>
     <w:rsid w:val="002649B3"/>
     <w:rsid w:val="00276593"/>
     <w:rsid w:val="00287400"/>
     <w:rsid w:val="00287F46"/>
     <w:rsid w:val="0029241C"/>
     <w:rsid w:val="00294277"/>
     <w:rsid w:val="0029439C"/>
     <w:rsid w:val="002B3652"/>
     <w:rsid w:val="002B7E2F"/>
     <w:rsid w:val="002C0DBD"/>
     <w:rsid w:val="002C4671"/>
+    <w:rsid w:val="002C4CFE"/>
     <w:rsid w:val="002C5BAB"/>
     <w:rsid w:val="002C7E4E"/>
     <w:rsid w:val="002D029F"/>
     <w:rsid w:val="002D306B"/>
     <w:rsid w:val="002E3008"/>
+    <w:rsid w:val="002E327D"/>
     <w:rsid w:val="002E7103"/>
     <w:rsid w:val="002F1D8D"/>
     <w:rsid w:val="002F54F3"/>
     <w:rsid w:val="002F62FF"/>
     <w:rsid w:val="003002DD"/>
     <w:rsid w:val="00302911"/>
     <w:rsid w:val="00303107"/>
     <w:rsid w:val="00304953"/>
     <w:rsid w:val="003067A8"/>
     <w:rsid w:val="00306956"/>
     <w:rsid w:val="00306F8E"/>
     <w:rsid w:val="0031088D"/>
     <w:rsid w:val="00317BCF"/>
     <w:rsid w:val="00320C6A"/>
     <w:rsid w:val="0032131E"/>
     <w:rsid w:val="0032140A"/>
     <w:rsid w:val="00333FC2"/>
     <w:rsid w:val="00336D3E"/>
     <w:rsid w:val="003418EE"/>
+    <w:rsid w:val="00346743"/>
     <w:rsid w:val="00346A83"/>
     <w:rsid w:val="00350897"/>
     <w:rsid w:val="003535A3"/>
     <w:rsid w:val="00354745"/>
     <w:rsid w:val="00360775"/>
     <w:rsid w:val="0036218E"/>
     <w:rsid w:val="003642C6"/>
     <w:rsid w:val="0036453A"/>
     <w:rsid w:val="003711E8"/>
     <w:rsid w:val="003908C6"/>
     <w:rsid w:val="0039372D"/>
     <w:rsid w:val="00397F2A"/>
     <w:rsid w:val="003A0B7E"/>
     <w:rsid w:val="003A2F5A"/>
     <w:rsid w:val="003A30E5"/>
     <w:rsid w:val="003A4F6C"/>
     <w:rsid w:val="003A587C"/>
     <w:rsid w:val="003A727F"/>
     <w:rsid w:val="003B1F26"/>
     <w:rsid w:val="003B27CD"/>
     <w:rsid w:val="003C0D37"/>
     <w:rsid w:val="003C7C2F"/>
     <w:rsid w:val="003D05CD"/>
     <w:rsid w:val="003D55A5"/>
     <w:rsid w:val="003E1280"/>
@@ -20359,114 +21273,117 @@
     <w:rsid w:val="00523ED8"/>
     <w:rsid w:val="00525987"/>
     <w:rsid w:val="005266ED"/>
     <w:rsid w:val="00527BBF"/>
     <w:rsid w:val="005315C7"/>
     <w:rsid w:val="00531AA6"/>
     <w:rsid w:val="00534995"/>
     <w:rsid w:val="00535656"/>
     <w:rsid w:val="00541398"/>
     <w:rsid w:val="00542008"/>
     <w:rsid w:val="00547040"/>
     <w:rsid w:val="00551103"/>
     <w:rsid w:val="00553F3A"/>
     <w:rsid w:val="00557A21"/>
     <w:rsid w:val="00572782"/>
     <w:rsid w:val="00572CE5"/>
     <w:rsid w:val="00576076"/>
     <w:rsid w:val="00576621"/>
     <w:rsid w:val="00583608"/>
     <w:rsid w:val="00587597"/>
     <w:rsid w:val="005917A5"/>
     <w:rsid w:val="005936E1"/>
     <w:rsid w:val="00594CE8"/>
     <w:rsid w:val="00596244"/>
     <w:rsid w:val="005A0454"/>
+    <w:rsid w:val="005A0B34"/>
     <w:rsid w:val="005A1573"/>
     <w:rsid w:val="005A1AB6"/>
     <w:rsid w:val="005A2AC3"/>
     <w:rsid w:val="005A66DD"/>
     <w:rsid w:val="005A7674"/>
     <w:rsid w:val="005B3D64"/>
     <w:rsid w:val="005B4DBE"/>
     <w:rsid w:val="005B518F"/>
     <w:rsid w:val="005C03AF"/>
     <w:rsid w:val="005C33F7"/>
     <w:rsid w:val="005C5C54"/>
     <w:rsid w:val="005C65A8"/>
     <w:rsid w:val="005C7208"/>
     <w:rsid w:val="005D2557"/>
     <w:rsid w:val="005D3126"/>
+    <w:rsid w:val="005D624F"/>
     <w:rsid w:val="005D6E3D"/>
     <w:rsid w:val="005F11BF"/>
     <w:rsid w:val="005F6A6D"/>
     <w:rsid w:val="005F77C2"/>
     <w:rsid w:val="005F78C4"/>
     <w:rsid w:val="00604494"/>
     <w:rsid w:val="006066B4"/>
     <w:rsid w:val="0060746D"/>
     <w:rsid w:val="006148E6"/>
     <w:rsid w:val="00614C5B"/>
     <w:rsid w:val="00623EE5"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00634117"/>
     <w:rsid w:val="0063430F"/>
     <w:rsid w:val="00637606"/>
     <w:rsid w:val="006377DA"/>
     <w:rsid w:val="0064171B"/>
     <w:rsid w:val="0064245A"/>
     <w:rsid w:val="0064406A"/>
     <w:rsid w:val="006441A3"/>
     <w:rsid w:val="00645C77"/>
     <w:rsid w:val="0066387D"/>
     <w:rsid w:val="00663A47"/>
     <w:rsid w:val="00670EC7"/>
     <w:rsid w:val="00673347"/>
     <w:rsid w:val="006736A0"/>
     <w:rsid w:val="00677B2C"/>
     <w:rsid w:val="00677D6E"/>
     <w:rsid w:val="0068143C"/>
     <w:rsid w:val="00681C3E"/>
     <w:rsid w:val="006820B0"/>
     <w:rsid w:val="0069538C"/>
     <w:rsid w:val="006A2866"/>
     <w:rsid w:val="006A4905"/>
     <w:rsid w:val="006A6BA5"/>
     <w:rsid w:val="006B2075"/>
     <w:rsid w:val="006C1595"/>
     <w:rsid w:val="006C2DBD"/>
     <w:rsid w:val="006C48CB"/>
     <w:rsid w:val="006D2B6D"/>
     <w:rsid w:val="006D6F23"/>
     <w:rsid w:val="006E2274"/>
     <w:rsid w:val="006F0D83"/>
     <w:rsid w:val="006F12D0"/>
     <w:rsid w:val="006F6FE0"/>
     <w:rsid w:val="007001CD"/>
     <w:rsid w:val="007025A9"/>
     <w:rsid w:val="007030F6"/>
     <w:rsid w:val="00712F1E"/>
+    <w:rsid w:val="00714B1D"/>
     <w:rsid w:val="00714E3F"/>
     <w:rsid w:val="00715671"/>
     <w:rsid w:val="007178E0"/>
     <w:rsid w:val="00717E0C"/>
     <w:rsid w:val="007231A1"/>
     <w:rsid w:val="00724FA9"/>
     <w:rsid w:val="007279DC"/>
     <w:rsid w:val="00730119"/>
     <w:rsid w:val="00730ED6"/>
     <w:rsid w:val="00731F5A"/>
     <w:rsid w:val="0073704D"/>
     <w:rsid w:val="00737FDA"/>
     <w:rsid w:val="00744C38"/>
     <w:rsid w:val="007455B8"/>
     <w:rsid w:val="007622B1"/>
     <w:rsid w:val="007643C4"/>
     <w:rsid w:val="0076514B"/>
     <w:rsid w:val="007657D5"/>
     <w:rsid w:val="00766133"/>
     <w:rsid w:val="007728BB"/>
     <w:rsid w:val="00773CD4"/>
     <w:rsid w:val="007761DB"/>
     <w:rsid w:val="007767DF"/>
     <w:rsid w:val="00777F8A"/>
     <w:rsid w:val="0078736A"/>
@@ -20483,58 +21400,60 @@
     <w:rsid w:val="007C2A51"/>
     <w:rsid w:val="007C32B2"/>
     <w:rsid w:val="007C6C44"/>
     <w:rsid w:val="007D3F58"/>
     <w:rsid w:val="007D5724"/>
     <w:rsid w:val="007E1CF2"/>
     <w:rsid w:val="007E2127"/>
     <w:rsid w:val="007E417E"/>
     <w:rsid w:val="007E45B0"/>
     <w:rsid w:val="007F3096"/>
     <w:rsid w:val="00804727"/>
     <w:rsid w:val="008110D3"/>
     <w:rsid w:val="00813737"/>
     <w:rsid w:val="00815E6E"/>
     <w:rsid w:val="00823FBB"/>
     <w:rsid w:val="00825BC1"/>
     <w:rsid w:val="00826524"/>
     <w:rsid w:val="0083168E"/>
     <w:rsid w:val="00833450"/>
     <w:rsid w:val="00835F52"/>
     <w:rsid w:val="00840524"/>
     <w:rsid w:val="008445CA"/>
     <w:rsid w:val="00851197"/>
     <w:rsid w:val="00862E55"/>
     <w:rsid w:val="0086321D"/>
+    <w:rsid w:val="00877965"/>
     <w:rsid w:val="008802D1"/>
     <w:rsid w:val="008807FF"/>
     <w:rsid w:val="00887C40"/>
     <w:rsid w:val="008A50A3"/>
     <w:rsid w:val="008A71AA"/>
     <w:rsid w:val="008B79FE"/>
     <w:rsid w:val="008C0936"/>
     <w:rsid w:val="008C1612"/>
+    <w:rsid w:val="008C3C6D"/>
     <w:rsid w:val="008C76E3"/>
     <w:rsid w:val="008C7BA1"/>
     <w:rsid w:val="008D038E"/>
     <w:rsid w:val="008D3003"/>
     <w:rsid w:val="008D5D99"/>
     <w:rsid w:val="008D7567"/>
     <w:rsid w:val="008D7932"/>
     <w:rsid w:val="008E1E07"/>
     <w:rsid w:val="008E2603"/>
     <w:rsid w:val="008E6522"/>
     <w:rsid w:val="008F7324"/>
     <w:rsid w:val="008F7B25"/>
     <w:rsid w:val="008F7E3A"/>
     <w:rsid w:val="00901643"/>
     <w:rsid w:val="00906FDD"/>
     <w:rsid w:val="0090737B"/>
     <w:rsid w:val="00912A25"/>
     <w:rsid w:val="00914463"/>
     <w:rsid w:val="009172A3"/>
     <w:rsid w:val="00920FBA"/>
     <w:rsid w:val="00921BAF"/>
     <w:rsid w:val="00924D08"/>
     <w:rsid w:val="00933609"/>
     <w:rsid w:val="00942470"/>
     <w:rsid w:val="00943305"/>
@@ -20588,97 +21507,99 @@
     <w:rsid w:val="00A3511E"/>
     <w:rsid w:val="00A35F0C"/>
     <w:rsid w:val="00A404EB"/>
     <w:rsid w:val="00A4670B"/>
     <w:rsid w:val="00A52BB3"/>
     <w:rsid w:val="00A54AA1"/>
     <w:rsid w:val="00A609CD"/>
     <w:rsid w:val="00A656C0"/>
     <w:rsid w:val="00A67563"/>
     <w:rsid w:val="00A72BB4"/>
     <w:rsid w:val="00A72CDE"/>
     <w:rsid w:val="00A8207D"/>
     <w:rsid w:val="00A843E6"/>
     <w:rsid w:val="00A85AAA"/>
     <w:rsid w:val="00A86186"/>
     <w:rsid w:val="00A91391"/>
     <w:rsid w:val="00A93C3C"/>
     <w:rsid w:val="00A96AB0"/>
     <w:rsid w:val="00AB49F8"/>
     <w:rsid w:val="00AB5D1A"/>
     <w:rsid w:val="00AC1309"/>
     <w:rsid w:val="00AC3330"/>
     <w:rsid w:val="00AC45DA"/>
     <w:rsid w:val="00AD2C0B"/>
     <w:rsid w:val="00AD2FE9"/>
+    <w:rsid w:val="00AE07AB"/>
     <w:rsid w:val="00AE444C"/>
     <w:rsid w:val="00AE7F72"/>
     <w:rsid w:val="00AF456D"/>
     <w:rsid w:val="00AF7F2F"/>
     <w:rsid w:val="00B02571"/>
     <w:rsid w:val="00B07074"/>
     <w:rsid w:val="00B1130B"/>
     <w:rsid w:val="00B1304A"/>
     <w:rsid w:val="00B16D57"/>
     <w:rsid w:val="00B23DF0"/>
     <w:rsid w:val="00B25605"/>
     <w:rsid w:val="00B31278"/>
     <w:rsid w:val="00B327F9"/>
     <w:rsid w:val="00B37E66"/>
     <w:rsid w:val="00B449C2"/>
     <w:rsid w:val="00B45955"/>
     <w:rsid w:val="00B51CBA"/>
     <w:rsid w:val="00B555C7"/>
     <w:rsid w:val="00B639A9"/>
     <w:rsid w:val="00B63F4B"/>
     <w:rsid w:val="00B65164"/>
     <w:rsid w:val="00B73444"/>
     <w:rsid w:val="00B82E6E"/>
     <w:rsid w:val="00B854EE"/>
     <w:rsid w:val="00B85CEB"/>
     <w:rsid w:val="00B87065"/>
     <w:rsid w:val="00B9282C"/>
     <w:rsid w:val="00B97672"/>
     <w:rsid w:val="00BA0FEF"/>
     <w:rsid w:val="00BA4223"/>
     <w:rsid w:val="00BA63DC"/>
     <w:rsid w:val="00BB1810"/>
     <w:rsid w:val="00BB18CC"/>
     <w:rsid w:val="00BB1DE0"/>
     <w:rsid w:val="00BB68A0"/>
     <w:rsid w:val="00BB7D0F"/>
     <w:rsid w:val="00BC2CE8"/>
     <w:rsid w:val="00BD4139"/>
     <w:rsid w:val="00BD4CEF"/>
     <w:rsid w:val="00BD58AB"/>
     <w:rsid w:val="00BD725C"/>
     <w:rsid w:val="00BE0472"/>
     <w:rsid w:val="00BE36EE"/>
     <w:rsid w:val="00BE7BD0"/>
     <w:rsid w:val="00BF16B4"/>
     <w:rsid w:val="00BF24F4"/>
     <w:rsid w:val="00BF3405"/>
+    <w:rsid w:val="00BF37CD"/>
     <w:rsid w:val="00BF55C0"/>
     <w:rsid w:val="00BF6E76"/>
     <w:rsid w:val="00C019B4"/>
     <w:rsid w:val="00C141F9"/>
     <w:rsid w:val="00C162BA"/>
     <w:rsid w:val="00C30B72"/>
     <w:rsid w:val="00C30EE0"/>
     <w:rsid w:val="00C31B88"/>
     <w:rsid w:val="00C33A4C"/>
     <w:rsid w:val="00C34E43"/>
     <w:rsid w:val="00C3514C"/>
     <w:rsid w:val="00C40528"/>
     <w:rsid w:val="00C42D6C"/>
     <w:rsid w:val="00C5068F"/>
     <w:rsid w:val="00C52232"/>
     <w:rsid w:val="00C57193"/>
     <w:rsid w:val="00C62C87"/>
     <w:rsid w:val="00C641C9"/>
     <w:rsid w:val="00C70770"/>
     <w:rsid w:val="00C70ACB"/>
     <w:rsid w:val="00C70D04"/>
     <w:rsid w:val="00C72A39"/>
     <w:rsid w:val="00C73D13"/>
     <w:rsid w:val="00C75CB3"/>
     <w:rsid w:val="00C77F80"/>
@@ -22079,61 +23000,61 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34EBBA96-AA88-4164-9915-91D29DB10AD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>2065</Characters>
+  <Pages>10</Pages>
+  <Words>591</Words>
+  <Characters>3371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>258</Lines>
-  <Paragraphs>207</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3735</CharactersWithSpaces>
+  <CharactersWithSpaces>3955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>附件十五</dc:title>
   <dc:subject/>
   <dc:creator>Micki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-06-05T00:00:00Z</vt:filetime>