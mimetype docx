--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -4089,50 +4089,96 @@
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>產品中文名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8652" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
           </w:tcPr>
           <w:p w14:paraId="32BFC38E" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="006A79D5" w:rsidRPr="00BD2460" w14:paraId="2B6706A3" w14:textId="77777777" w:rsidTr="007876B8">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F392E8" w14:textId="37241D18" w:rsidR="006A79D5" w:rsidRPr="006A79D5" w:rsidRDefault="006A79D5" w:rsidP="006A79D5">
+            <w:pPr>
+              <w:spacing w:before="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>產品內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8652" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2557911F" w14:textId="57715EB6" w:rsidR="006A79D5" w:rsidRPr="00BD2460" w:rsidRDefault="006A79D5" w:rsidP="006A79D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00BD2460" w:rsidRPr="00BD2460" w14:paraId="5C5FC89F" w14:textId="77777777" w:rsidTr="00060BE3">
         <w:trPr>
           <w:trHeight w:val="507"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E60B13E" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:spacing w:before="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>產品英文名稱</w:t>
@@ -6352,51 +6398,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD2460" w:rsidRPr="00BD2460" w14:paraId="510E374F" w14:textId="77777777" w:rsidTr="00060BE3">
         <w:trPr>
           <w:trHeight w:val="607"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035062E6" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:spacing w:before="47"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>開放介</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>面</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DEEC182" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:ind w:left="96" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -7865,51 +7910,50 @@
       <w:tr w:rsidR="00060BE3" w:rsidRPr="00BD2460" w14:paraId="7EF6915F" w14:textId="77777777" w:rsidTr="00060BE3">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26D77DBC" w14:textId="77777777" w:rsidR="00060BE3" w:rsidRPr="00BD2460" w:rsidRDefault="00060BE3" w:rsidP="00060BE3">
             <w:pPr>
               <w:spacing w:before="47"/>
               <w:ind w:left="104" w:right="59"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>感知能力</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33FF6339" w14:textId="77777777" w:rsidR="00060BE3" w:rsidRPr="00BD2460" w:rsidRDefault="00060BE3" w:rsidP="00060BE3">
             <w:pPr>
               <w:spacing w:line="328" w:lineRule="exact"/>
               <w:ind w:left="96" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
@@ -10771,82 +10815,73 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>智慧策略執行能力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F80951" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>結合情境邏輯及歷史資料決策執行，並可進行例外處理（如重</w:t>
-[...7 lines deleted...]
-              <w:t>試、容錯）</w:t>
+              <w:t>結合情境邏輯及歷史資料決策執行，並可進行例外處理（如重試、容錯）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A8A384D" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>31~40分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="139EAD94" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
@@ -12435,121 +12470,132 @@
               </w:rPr>
               <w:t>多項預警功能組合</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24AD1219" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>同時具備兩項以上異常偵測與提示功能，能反應基本設備狀態變化，但仍無資料整合或診斷能力</w:t>
+              <w:t>同時具備兩項以上異常偵測與提示功能，能反應基本設備狀態變</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2460">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>化，但仍無資料整合或診斷能力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9BFDC2" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="177"/>
               </w:tabs>
               <w:spacing w:before="25" w:line="291" w:lineRule="exact"/>
               <w:ind w:leftChars="-52" w:left="0" w:hangingChars="52" w:hanging="114"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>同時具備故障燈號 + 低電量提示 + 溫濕度過高警示。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6162C98D" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>不具備自動回應或通報機制。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DB0A67" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11~20分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F2AE5A3" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
@@ -14329,50 +14375,51 @@
           <w:trHeight w:val="719"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C7B234A" w14:textId="77777777" w:rsidR="00BA6F58" w:rsidRPr="00BD2460" w:rsidRDefault="00BA6F58" w:rsidP="00BC4A87">
             <w:pPr>
               <w:spacing w:before="11"/>
               <w:ind w:left="104" w:right="59"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>其他創新能力</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B0585A2" w14:textId="77777777" w:rsidR="00BA6F58" w:rsidRPr="00BD2460" w:rsidRDefault="00BA6F58" w:rsidP="00BC4A87">
             <w:pPr>
               <w:spacing w:before="11"/>
               <w:ind w:left="104" w:right="59"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>(40%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14523,51 +14570,50 @@
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>、ESG指標計算等新興技術？是否有實際案例、專利或技術說明？</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6050E07E" w14:textId="77777777" w:rsidR="00BA6F58" w:rsidRPr="00BD2460" w:rsidRDefault="00BA6F58" w:rsidP="00BC4A87">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="281" w:hanging="281"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>可延展性或模組化潛力：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>創新能力是否能擴展應用於其他設備或場域？</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19C13D55" w14:textId="77777777" w:rsidR="00BA6F58" w:rsidRPr="00BD2460" w:rsidRDefault="00BA6F58" w:rsidP="00BC4A87">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="420"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="320" w:lineRule="exact"/>
               <w:ind w:left="281" w:hanging="281"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16959,51 +17005,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38807072" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:spacing w:line="223" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>產品碳足跡與</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32668E18" w14:textId="77777777" w:rsidR="00BD2460" w:rsidRPr="00BD2460" w:rsidRDefault="00BD2460" w:rsidP="00BC4A87">
             <w:pPr>
               <w:spacing w:line="223" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BD2460">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>減碳潛力</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -23001,58 +23046,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00BD2460">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>以上數據為申請單位依據現行產品設計與使用情境自行評估與填報，並承諾數據為近期合理推估結果。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A93C3C" w:rsidRPr="00BD2460" w:rsidSect="007657D5">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1400" w:right="902" w:bottom="1599" w:left="902" w:header="885" w:footer="1400" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="391A6405" w14:textId="77777777" w:rsidR="009F3A57" w:rsidRDefault="009F3A57">
+    <w:p w14:paraId="35157317" w14:textId="77777777" w:rsidR="00CE7BDA" w:rsidRDefault="00CE7BDA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="622AEE43" w14:textId="77777777" w:rsidR="009F3A57" w:rsidRDefault="009F3A57">
+    <w:p w14:paraId="2C22F58B" w14:textId="77777777" w:rsidR="00CE7BDA" w:rsidRDefault="00CE7BDA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -26266,58 +26311,58 @@
                       <w:t>社團法人台灣智慧建築協</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>會</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5621B29B" w14:textId="77777777" w:rsidR="009F3A57" w:rsidRDefault="009F3A57">
+    <w:p w14:paraId="221BBC06" w14:textId="77777777" w:rsidR="00CE7BDA" w:rsidRDefault="00CE7BDA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23C4C9CB" w14:textId="77777777" w:rsidR="009F3A57" w:rsidRDefault="009F3A57">
+    <w:p w14:paraId="791A32CE" w14:textId="77777777" w:rsidR="00CE7BDA" w:rsidRDefault="00CE7BDA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="125EDA5A" w14:textId="71DD133B" w:rsidR="007761DB" w:rsidRDefault="00663A47">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D227B6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486271488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D9F8FEF" wp14:editId="001B5795">
           <wp:simplePos x="0" y="0"/>
@@ -31058,87 +31103,89 @@
     <w:rsid w:val="00572CE5"/>
     <w:rsid w:val="00576076"/>
     <w:rsid w:val="00576621"/>
     <w:rsid w:val="00583608"/>
     <w:rsid w:val="00587597"/>
     <w:rsid w:val="005917A5"/>
     <w:rsid w:val="005936E1"/>
     <w:rsid w:val="00594CE8"/>
     <w:rsid w:val="00596244"/>
     <w:rsid w:val="005A0454"/>
     <w:rsid w:val="005A1573"/>
     <w:rsid w:val="005A1AB6"/>
     <w:rsid w:val="005A2AC3"/>
     <w:rsid w:val="005A63AB"/>
     <w:rsid w:val="005A66DD"/>
     <w:rsid w:val="005A7674"/>
     <w:rsid w:val="005B3D64"/>
     <w:rsid w:val="005B4DBE"/>
     <w:rsid w:val="005B518F"/>
     <w:rsid w:val="005C03AF"/>
     <w:rsid w:val="005C33F7"/>
     <w:rsid w:val="005C5C54"/>
     <w:rsid w:val="005C7208"/>
     <w:rsid w:val="005D2557"/>
     <w:rsid w:val="005D3126"/>
+    <w:rsid w:val="005D624F"/>
     <w:rsid w:val="005D6E3D"/>
     <w:rsid w:val="005F11BF"/>
     <w:rsid w:val="005F6A6D"/>
     <w:rsid w:val="005F77C2"/>
     <w:rsid w:val="005F78C4"/>
     <w:rsid w:val="00604494"/>
     <w:rsid w:val="00604674"/>
     <w:rsid w:val="006066B4"/>
     <w:rsid w:val="0060746D"/>
     <w:rsid w:val="006148E6"/>
     <w:rsid w:val="00614C5B"/>
     <w:rsid w:val="00623EE5"/>
     <w:rsid w:val="00625197"/>
     <w:rsid w:val="00634117"/>
     <w:rsid w:val="0063430F"/>
     <w:rsid w:val="00637606"/>
     <w:rsid w:val="006377DA"/>
     <w:rsid w:val="006405E6"/>
     <w:rsid w:val="0064171B"/>
     <w:rsid w:val="0064245A"/>
     <w:rsid w:val="0064406A"/>
     <w:rsid w:val="006441A3"/>
     <w:rsid w:val="00645C77"/>
     <w:rsid w:val="00651CB8"/>
     <w:rsid w:val="0066387D"/>
     <w:rsid w:val="00663A47"/>
     <w:rsid w:val="00670EC7"/>
     <w:rsid w:val="00673347"/>
     <w:rsid w:val="006736A0"/>
     <w:rsid w:val="00677A62"/>
     <w:rsid w:val="0068143C"/>
     <w:rsid w:val="006820B0"/>
     <w:rsid w:val="00694F6E"/>
     <w:rsid w:val="0069538C"/>
     <w:rsid w:val="006A2866"/>
     <w:rsid w:val="006A4905"/>
     <w:rsid w:val="006A6BA5"/>
+    <w:rsid w:val="006A79D5"/>
     <w:rsid w:val="006B2075"/>
     <w:rsid w:val="006C07B8"/>
     <w:rsid w:val="006C1595"/>
     <w:rsid w:val="006C2DBD"/>
     <w:rsid w:val="006C48CB"/>
     <w:rsid w:val="006D2B6D"/>
     <w:rsid w:val="006D6F23"/>
     <w:rsid w:val="006E2211"/>
     <w:rsid w:val="006E2274"/>
     <w:rsid w:val="006F0D83"/>
     <w:rsid w:val="006F12D0"/>
     <w:rsid w:val="006F6FE0"/>
     <w:rsid w:val="007001CD"/>
     <w:rsid w:val="007025A9"/>
     <w:rsid w:val="007030F6"/>
     <w:rsid w:val="00712F1E"/>
     <w:rsid w:val="00714E3F"/>
     <w:rsid w:val="00715671"/>
     <w:rsid w:val="007178E0"/>
     <w:rsid w:val="00717E0C"/>
     <w:rsid w:val="007231A1"/>
     <w:rsid w:val="00724FA9"/>
     <w:rsid w:val="007279DC"/>
     <w:rsid w:val="00730119"/>
     <w:rsid w:val="00730ED6"/>
@@ -31386,50 +31433,51 @@
     <w:rsid w:val="00C832C4"/>
     <w:rsid w:val="00C83E74"/>
     <w:rsid w:val="00C87273"/>
     <w:rsid w:val="00C9332D"/>
     <w:rsid w:val="00C93CB9"/>
     <w:rsid w:val="00C95779"/>
     <w:rsid w:val="00C974D2"/>
     <w:rsid w:val="00C9782C"/>
     <w:rsid w:val="00CA618D"/>
     <w:rsid w:val="00CB2688"/>
     <w:rsid w:val="00CB6492"/>
     <w:rsid w:val="00CB7068"/>
     <w:rsid w:val="00CB7524"/>
     <w:rsid w:val="00CC2110"/>
     <w:rsid w:val="00CC6FDD"/>
     <w:rsid w:val="00CC736F"/>
     <w:rsid w:val="00CD084A"/>
     <w:rsid w:val="00CD295E"/>
     <w:rsid w:val="00CD5098"/>
     <w:rsid w:val="00CD53E5"/>
     <w:rsid w:val="00CD56B5"/>
     <w:rsid w:val="00CE0DC9"/>
     <w:rsid w:val="00CE2D65"/>
     <w:rsid w:val="00CE4757"/>
     <w:rsid w:val="00CE6236"/>
+    <w:rsid w:val="00CE7BDA"/>
     <w:rsid w:val="00CF2344"/>
     <w:rsid w:val="00CF3018"/>
     <w:rsid w:val="00D01C94"/>
     <w:rsid w:val="00D023FD"/>
     <w:rsid w:val="00D04759"/>
     <w:rsid w:val="00D0641A"/>
     <w:rsid w:val="00D10E9E"/>
     <w:rsid w:val="00D134C0"/>
     <w:rsid w:val="00D1384F"/>
     <w:rsid w:val="00D226FB"/>
     <w:rsid w:val="00D227B6"/>
     <w:rsid w:val="00D23469"/>
     <w:rsid w:val="00D2478F"/>
     <w:rsid w:val="00D2571D"/>
     <w:rsid w:val="00D3092D"/>
     <w:rsid w:val="00D32ACA"/>
     <w:rsid w:val="00D36355"/>
     <w:rsid w:val="00D427E1"/>
     <w:rsid w:val="00D42D28"/>
     <w:rsid w:val="00D44608"/>
     <w:rsid w:val="00D50758"/>
     <w:rsid w:val="00D51A7C"/>
     <w:rsid w:val="00D53BA2"/>
     <w:rsid w:val="00D6197E"/>
     <w:rsid w:val="00D62CC9"/>
@@ -32055,51 +32103,50 @@
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="36"/>
       <w:ind w:left="2062"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -32815,60 +32862,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34EBBA96-AA88-4164-9915-91D29DB10AD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>1119</Words>
-  <Characters>6379</Characters>
+  <Words>1120</Words>
+  <Characters>6385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7484</CharactersWithSpaces>
+  <CharactersWithSpaces>7491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>附件十五</dc:title>
   <dc:subject/>
   <dc:creator>Micki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-06-05T00:00:00Z</vt:filetime>